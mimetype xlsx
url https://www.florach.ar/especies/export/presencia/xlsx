--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -281,176 +281,176 @@
   <si>
     <t>Zygophyllaceae</t>
   </si>
   <si>
     <t xml:space="preserve">Bromus </t>
   </si>
   <si>
     <t>Cryptantha patagonica</t>
   </si>
   <si>
     <t>Boraginaceae</t>
   </si>
   <si>
     <t>Hordeum comosum</t>
   </si>
   <si>
     <t>Boopis anthemoides</t>
   </si>
   <si>
     <t>Calyceraceae</t>
   </si>
   <si>
     <t>Nardophyllum bryoides</t>
   </si>
   <si>
+    <t>Prosopis alpataco</t>
+  </si>
+  <si>
     <t>Colliguaja intergerrima</t>
   </si>
   <si>
     <t>Euphorbiaceae</t>
   </si>
   <si>
     <t>Atriplex sagittifolia</t>
   </si>
   <si>
     <t>Maihueniopsis darwinii</t>
   </si>
   <si>
-    <t>Prosopis alpataco</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuquiraga erinacea</t>
   </si>
   <si>
     <t>Bromus setifolius</t>
   </si>
   <si>
     <t>Diplotaxis tenuifolia</t>
   </si>
   <si>
     <t>Brassicaceae</t>
   </si>
   <si>
     <t>Menodora robusta</t>
   </si>
   <si>
     <t>Oleaceae</t>
   </si>
   <si>
     <t>Larrea divaricata</t>
   </si>
   <si>
     <t>Tetraglochin alata</t>
   </si>
   <si>
     <t>Grindelia patagonica</t>
   </si>
   <si>
+    <t>Festuca sp</t>
+  </si>
+  <si>
     <t>Olsynium junceum</t>
   </si>
   <si>
     <t>Iridaceae</t>
   </si>
   <si>
     <t>Senecio sp</t>
   </si>
   <si>
     <t>Camissonia dentata</t>
   </si>
   <si>
     <t>Onagraceae</t>
   </si>
   <si>
-    <t>Festuca sp</t>
-[...1 lines deleted...]
-  <si>
     <t>Nassauvia fuegiana</t>
   </si>
   <si>
     <t>Larrea ameghinoi</t>
   </si>
   <si>
     <t>Junellia tonini var tonini</t>
   </si>
   <si>
     <t>Nassauvia sp</t>
   </si>
   <si>
     <t>Junellia sp</t>
   </si>
   <si>
     <t>Pleurophora patagonica</t>
   </si>
   <si>
     <t>Lythraceae</t>
   </si>
   <si>
     <t>Festuca australis</t>
   </si>
   <si>
     <t>Arjona tuberosa</t>
   </si>
   <si>
     <t>Schoepfiaceae</t>
   </si>
   <si>
     <t>Pectocarya linearis</t>
   </si>
   <si>
     <t>Cerastium arvense</t>
   </si>
   <si>
     <t>Caryophyllaceae</t>
   </si>
   <si>
     <t>Gilia crassifolia</t>
   </si>
   <si>
     <t>Polemoniaceae</t>
   </si>
   <si>
     <t>Spegazziniophytum patagonicum</t>
   </si>
   <si>
+    <t>Nassella tenuis</t>
+  </si>
+  <si>
     <t>Amsinckia calycina</t>
   </si>
   <si>
     <t>Austrocactus patagonico</t>
   </si>
   <si>
     <t>Junellia seriphioides</t>
   </si>
   <si>
-    <t>Nassella tenuis</t>
+    <t>Junellia spissa</t>
   </si>
   <si>
     <t>Baccharis linearis</t>
   </si>
   <si>
-    <t>Junellia spissa</t>
-[...1 lines deleted...]
-  <si>
     <t>Schinus sp</t>
   </si>
   <si>
     <t>Calceolaria polyrrhiza</t>
   </si>
   <si>
     <t>Calceolariaceae</t>
   </si>
   <si>
     <t>Mulguraea cedroides</t>
   </si>
   <si>
     <t>Arjona patagonica</t>
   </si>
   <si>
     <t>Cryptantha globulifera</t>
   </si>
   <si>
     <t>Gutierrezia gilliesii</t>
   </si>
   <si>
     <t>Distichlis scoparia</t>
   </si>
   <si>
     <t>Zephyranthes gilliesiana</t>
@@ -581,110 +581,116 @@
   <si>
     <t>Leucheria achillaeifolia</t>
   </si>
   <si>
     <t>Solanum triflorum</t>
   </si>
   <si>
     <t>Discaria americana</t>
   </si>
   <si>
     <t>Acaena poeppigiana</t>
   </si>
   <si>
     <t>Adesmia ameghinoi</t>
   </si>
   <si>
     <t>Junellia connatibracteata</t>
   </si>
   <si>
     <t>Suaeda patagonica Speg</t>
   </si>
   <si>
     <t>Lepidium perfoliatum</t>
   </si>
   <si>
+    <t>Nassauvia aculeata</t>
+  </si>
+  <si>
+    <t>Salsola kali</t>
+  </si>
+  <si>
+    <t>Adesmia lotoides</t>
+  </si>
+  <si>
     <t>Duseniella patagonica</t>
   </si>
   <si>
     <t>Junellia thymifolia</t>
   </si>
   <si>
     <t>Senecio patagonicus</t>
   </si>
   <si>
+    <t>Hypochaeris incana</t>
+  </si>
+  <si>
     <t>Plantago myosuros</t>
   </si>
   <si>
-    <t>Hypochaeris incana</t>
-[...1 lines deleted...]
-  <si>
     <t>Polygala darwiniana</t>
   </si>
   <si>
     <t>Polygalaceae</t>
   </si>
   <si>
     <t>Tristagma patagonicum</t>
   </si>
   <si>
     <t>Amaryllidaceae</t>
   </si>
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Chuquiraga straminea</t>
   </si>
   <si>
     <t>Mulguraea tridens</t>
   </si>
   <si>
     <t>Adesmia candida</t>
   </si>
   <si>
     <t>Distichlis australis</t>
   </si>
   <si>
-    <t>Nassauvia aculeata</t>
-[...5 lines deleted...]
-    <t>Adesmia lotoides</t>
+    <t>Chenopodium album</t>
+  </si>
+  <si>
+    <t>Doniophyton anomalum</t>
+  </si>
+  <si>
+    <t>Junellia tridactylites</t>
+  </si>
+  <si>
+    <t>Neosparton aphyllum</t>
   </si>
   <si>
     <t>Ameghinoa patagonica</t>
   </si>
   <si>
-    <t>Junellia tridactylites</t>
-[...4 lines deleted...]
-  <si>
     <t>Lecanophora chubutensis</t>
   </si>
   <si>
     <t>Astragalus cruckshanksii</t>
   </si>
   <si>
     <t>Lecanophora subacaulis</t>
   </si>
   <si>
     <t>Perezia pilifera</t>
   </si>
   <si>
     <t>Senecio sericeonitens</t>
   </si>
   <si>
     <t>Lepidium appelianum</t>
   </si>
   <si>
     <t>Perezia sp</t>
   </si>
   <si>
     <t>Galium aparine</t>
   </si>
   <si>
     <t>Rubiaceae</t>
@@ -716,72 +722,66 @@
   <si>
     <t>Lamiaceae</t>
   </si>
   <si>
     <t>Triglochin concinna</t>
   </si>
   <si>
     <t>Juncaginaceae</t>
   </si>
   <si>
     <t>Polygala desiderata</t>
   </si>
   <si>
     <t>Acaena platyacantha</t>
   </si>
   <si>
     <t>Pterocactus australis</t>
   </si>
   <si>
     <t>Bassia scoparia</t>
   </si>
   <si>
     <t>Corynabutilon bicolor</t>
   </si>
   <si>
+    <t>Adesmia corymbosa</t>
+  </si>
+  <si>
     <t>Junellia micrantha</t>
   </si>
   <si>
-    <t>Adesmia corymbosa</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthemis cotula</t>
   </si>
   <si>
     <t>Adesmia longipes</t>
   </si>
   <si>
     <t>Cactacea sp</t>
   </si>
   <si>
     <t>No Definido</t>
-  </si>
-[...4 lines deleted...]
-    <t>Doniophyton anomalum</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2403,159 +2403,159 @@
       </c>
       <c r="D45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45">
         <v>8.0333</v>
       </c>
       <c r="H45">
         <v>15.0</v>
       </c>
       <c r="I45">
         <v>8.0333</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>89</v>
       </c>
       <c r="B46" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="G46">
-        <v>21.4828</v>
+        <v>19.8621</v>
       </c>
       <c r="H46">
         <v>14.5</v>
       </c>
       <c r="I46">
-        <v>21.4828</v>
+        <v>19.8621</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" t="s">
         <v>91</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G47">
-        <v>4.7931</v>
+        <v>21.4828</v>
       </c>
       <c r="H47">
         <v>14.5</v>
       </c>
       <c r="I47">
-        <v>4.7931</v>
+        <v>21.4828</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>92</v>
       </c>
       <c r="B48" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C48" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="G48">
-        <v>1.7931</v>
+        <v>4.7931</v>
       </c>
       <c r="H48">
         <v>14.5</v>
       </c>
       <c r="I48">
-        <v>1.7931</v>
+        <v>4.7931</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>93</v>
       </c>
       <c r="B49" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="G49">
-        <v>19.8621</v>
+        <v>1.7931</v>
       </c>
       <c r="H49">
         <v>14.5</v>
       </c>
       <c r="I49">
-        <v>19.8621</v>
+        <v>1.7931</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>94</v>
       </c>
       <c r="B50" t="s">
         <v>25</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
         <v>12.75</v>
       </c>
       <c r="H50">
@@ -2722,159 +2722,159 @@
       </c>
       <c r="D56" t="s">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>49</v>
       </c>
       <c r="G56">
         <v>9.9048</v>
       </c>
       <c r="H56">
         <v>10.5</v>
       </c>
       <c r="I56">
         <v>9.9048</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>103</v>
       </c>
       <c r="B57" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57">
-        <v>3.6</v>
+        <v>15.8</v>
       </c>
       <c r="H57">
         <v>10.0</v>
       </c>
       <c r="I57">
-        <v>3.6</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>104</v>
+      </c>
+      <c r="B58" t="s">
         <v>105</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>19</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58">
-        <v>5.6</v>
+        <v>3.6</v>
       </c>
       <c r="H58">
         <v>10.0</v>
       </c>
       <c r="I58">
-        <v>5.6</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>106</v>
       </c>
       <c r="B59" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="C59" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59">
-        <v>1.55</v>
+        <v>5.6</v>
       </c>
       <c r="H59">
         <v>10.0</v>
       </c>
       <c r="I59">
-        <v>1.55</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" t="s">
         <v>108</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60">
-        <v>15.8</v>
+        <v>1.55</v>
       </c>
       <c r="H60">
         <v>10.0</v>
       </c>
       <c r="I60">
-        <v>15.8</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>109</v>
       </c>
       <c r="B61" t="s">
         <v>25</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>26</v>
       </c>
       <c r="G61">
         <v>7.7368</v>
       </c>
       <c r="H61">
@@ -3157,246 +3157,246 @@
       </c>
       <c r="D71" t="s">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71">
         <v>2.3333</v>
       </c>
       <c r="H71">
         <v>7.5</v>
       </c>
       <c r="I71">
         <v>2.3333</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>124</v>
       </c>
       <c r="B72" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72">
         <v>19.7333</v>
       </c>
       <c r="H72">
         <v>7.5</v>
       </c>
       <c r="I72">
         <v>19.7333</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>125</v>
       </c>
       <c r="B73" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="G73">
-        <v>5.1429</v>
+        <v>3.2857</v>
       </c>
       <c r="H73">
         <v>7.0</v>
       </c>
       <c r="I73">
-        <v>5.1429</v>
+        <v>3.2857</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>126</v>
       </c>
       <c r="B74" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="C74" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D74" t="s">
         <v>19</v>
       </c>
       <c r="E74" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
       <c r="G74">
-        <v>1.4286</v>
+        <v>5.1429</v>
       </c>
       <c r="H74">
         <v>7.0</v>
       </c>
       <c r="I74">
-        <v>1.4286</v>
+        <v>5.1429</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>127</v>
       </c>
       <c r="B75" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>14</v>
       </c>
       <c r="G75">
-        <v>4.0714</v>
+        <v>1.4286</v>
       </c>
       <c r="H75">
         <v>7.0</v>
       </c>
       <c r="I75">
-        <v>4.0714</v>
+        <v>1.4286</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>128</v>
       </c>
       <c r="B76" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
       <c r="G76">
-        <v>3.2857</v>
+        <v>4.0714</v>
       </c>
       <c r="H76">
         <v>7.0</v>
       </c>
       <c r="I76">
-        <v>3.2857</v>
+        <v>4.0714</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>129</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G77">
-        <v>1.0769</v>
+        <v>4.8462</v>
       </c>
       <c r="H77">
         <v>6.5</v>
       </c>
       <c r="I77">
-        <v>1.0769</v>
+        <v>4.8462</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>130</v>
       </c>
       <c r="B78" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C78" t="s">
         <v>18</v>
       </c>
       <c r="D78" t="s">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G78">
-        <v>4.8462</v>
+        <v>1.0769</v>
       </c>
       <c r="H78">
         <v>6.5</v>
       </c>
       <c r="I78">
-        <v>4.8462</v>
+        <v>1.0769</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>131</v>
       </c>
       <c r="B79" t="s">
         <v>38</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>14</v>
       </c>
       <c r="G79">
         <v>13.0</v>
       </c>
       <c r="H79">
@@ -3795,51 +3795,51 @@
       </c>
       <c r="D93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>14</v>
       </c>
       <c r="G93">
         <v>6.0</v>
       </c>
       <c r="H93">
         <v>4.5</v>
       </c>
       <c r="I93">
         <v>6.0</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>148</v>
       </c>
       <c r="B94" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>14</v>
       </c>
       <c r="G94">
         <v>2.375</v>
       </c>
       <c r="H94">
         <v>4.0</v>
       </c>
       <c r="I94">
         <v>2.375</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
@@ -4375,51 +4375,51 @@
       </c>
       <c r="D113" t="s">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
         <v>14</v>
       </c>
       <c r="G113">
         <v>2.5</v>
       </c>
       <c r="H113">
         <v>2.0</v>
       </c>
       <c r="I113">
         <v>2.5</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>174</v>
       </c>
       <c r="B114" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>14</v>
       </c>
       <c r="G114">
         <v>2.25</v>
       </c>
       <c r="H114">
         <v>2.0</v>
       </c>
       <c r="I114">
         <v>2.25</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
@@ -4578,51 +4578,51 @@
       </c>
       <c r="D120" t="s">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>14</v>
       </c>
       <c r="G120">
         <v>1.3333</v>
       </c>
       <c r="H120">
         <v>1.5</v>
       </c>
       <c r="I120">
         <v>1.3333</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>182</v>
       </c>
       <c r="B121" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C121" t="s">
         <v>33</v>
       </c>
       <c r="D121" t="s">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
       <c r="G121">
         <v>1.6667</v>
       </c>
       <c r="H121">
         <v>1.5</v>
       </c>
       <c r="I121">
         <v>1.6667</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
@@ -4793,1365 +4793,1365 @@
       </c>
       <c r="H127">
         <v>1.5</v>
       </c>
       <c r="I127">
         <v>2.0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>189</v>
       </c>
       <c r="B128" t="s">
         <v>25</v>
       </c>
       <c r="C128" t="s">
         <v>33</v>
       </c>
       <c r="D128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G128">
-        <v>2.0</v>
+        <v>2.5</v>
       </c>
       <c r="H128">
         <v>1.0</v>
       </c>
       <c r="I128">
-        <v>2.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>190</v>
       </c>
       <c r="B129" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="C129" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F129" t="s">
         <v>14</v>
       </c>
       <c r="G129">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="H129">
         <v>1.0</v>
       </c>
       <c r="I129">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>191</v>
       </c>
       <c r="B130" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C130" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>14</v>
       </c>
       <c r="G130">
-        <v>8.0</v>
+        <v>4.5</v>
       </c>
       <c r="H130">
         <v>1.0</v>
       </c>
       <c r="I130">
-        <v>8.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>192</v>
       </c>
       <c r="B131" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C131" t="s">
         <v>33</v>
       </c>
       <c r="D131" t="s">
         <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F131" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G131">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="H131">
         <v>1.0</v>
       </c>
       <c r="I131">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>193</v>
       </c>
       <c r="B132" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D132" t="s">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G132">
         <v>4.0</v>
       </c>
       <c r="H132">
         <v>1.0</v>
       </c>
       <c r="I132">
         <v>4.0</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>194</v>
       </c>
       <c r="B133" t="s">
-        <v>195</v>
+        <v>25</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
         <v>14</v>
       </c>
       <c r="G133">
-        <v>3.5</v>
+        <v>8.0</v>
       </c>
       <c r="H133">
         <v>1.0</v>
       </c>
       <c r="I133">
-        <v>3.5</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B134" t="s">
-        <v>197</v>
+        <v>25</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="H134">
         <v>1.0</v>
       </c>
       <c r="I134">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B135" t="s">
-        <v>195</v>
+        <v>32</v>
       </c>
       <c r="C135" t="s">
         <v>33</v>
       </c>
       <c r="D135" t="s">
         <v>19</v>
       </c>
       <c r="E135" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135">
-        <v>5.5</v>
+        <v>3.0</v>
       </c>
       <c r="H135">
         <v>1.0</v>
       </c>
       <c r="I135">
-        <v>5.5</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B136" t="s">
-        <v>25</v>
+        <v>198</v>
       </c>
       <c r="C136" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D136" t="s">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G136">
-        <v>5.0</v>
+        <v>3.5</v>
       </c>
       <c r="H136">
         <v>1.0</v>
       </c>
       <c r="I136">
-        <v>5.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
+        <v>199</v>
+      </c>
+      <c r="B137" t="s">
         <v>200</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G137">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="H137">
         <v>1.0</v>
       </c>
       <c r="I137">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>201</v>
       </c>
       <c r="B138" t="s">
-        <v>29</v>
+        <v>198</v>
       </c>
       <c r="C138" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D138" t="s">
         <v>19</v>
       </c>
       <c r="E138" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F138" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G138">
-        <v>2.0</v>
+        <v>5.5</v>
       </c>
       <c r="H138">
         <v>1.0</v>
       </c>
       <c r="I138">
-        <v>2.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>202</v>
       </c>
       <c r="B139" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D139" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="G139">
-        <v>12.5</v>
+        <v>5.0</v>
       </c>
       <c r="H139">
         <v>1.0</v>
       </c>
       <c r="I139">
-        <v>12.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>203</v>
       </c>
       <c r="B140" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D140" t="s">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>14</v>
       </c>
       <c r="G140">
-        <v>2.5</v>
+        <v>6.0</v>
       </c>
       <c r="H140">
         <v>1.0</v>
       </c>
       <c r="I140">
-        <v>2.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>204</v>
       </c>
       <c r="B141" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D141" t="s">
         <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F141" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G141">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="H141">
         <v>1.0</v>
       </c>
       <c r="I141">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>205</v>
       </c>
       <c r="B142" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G142">
-        <v>4.5</v>
+        <v>12.5</v>
       </c>
       <c r="H142">
         <v>1.0</v>
       </c>
       <c r="I142">
-        <v>4.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>206</v>
       </c>
       <c r="B143" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="C143" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D143" t="s">
         <v>19</v>
       </c>
       <c r="E143" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F143" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143">
         <v>0.5</v>
       </c>
       <c r="I143">
         <v>1.0</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>207</v>
       </c>
       <c r="B144" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C144" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D144" t="s">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
         <v>14</v>
       </c>
       <c r="G144">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H144">
         <v>0.5</v>
       </c>
       <c r="I144">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>208</v>
       </c>
       <c r="B145" t="s">
         <v>17</v>
       </c>
       <c r="C145" t="s">
         <v>18</v>
       </c>
       <c r="D145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G145">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H145">
         <v>0.5</v>
       </c>
       <c r="I145">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>209</v>
       </c>
       <c r="B146" t="s">
-        <v>161</v>
+        <v>17</v>
       </c>
       <c r="C146" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D146" t="s">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="G146">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H146">
         <v>0.5</v>
       </c>
       <c r="I146">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>210</v>
       </c>
       <c r="B147" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D147" t="s">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147">
         <v>0.5</v>
       </c>
       <c r="I147">
         <v>1.0</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>211</v>
       </c>
       <c r="B148" t="s">
         <v>161</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D148" t="s">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148">
         <v>0.5</v>
       </c>
       <c r="I148">
         <v>1.0</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>212</v>
       </c>
       <c r="B149" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>14</v>
       </c>
       <c r="G149">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H149">
         <v>0.5</v>
       </c>
       <c r="I149">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>213</v>
       </c>
       <c r="B150" t="s">
-        <v>25</v>
+        <v>161</v>
       </c>
       <c r="C150" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>14</v>
       </c>
       <c r="G150">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H150">
         <v>0.5</v>
       </c>
       <c r="I150">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>214</v>
       </c>
       <c r="B151" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
         <v>19</v>
       </c>
       <c r="E151" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151">
-        <v>36.0</v>
+        <v>2.0</v>
       </c>
       <c r="H151">
         <v>0.5</v>
       </c>
       <c r="I151">
-        <v>36.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>215</v>
       </c>
       <c r="B152" t="s">
         <v>25</v>
       </c>
       <c r="C152" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D152" t="s">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>14</v>
       </c>
       <c r="G152">
         <v>2.0</v>
       </c>
       <c r="H152">
         <v>0.5</v>
       </c>
       <c r="I152">
         <v>2.0</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>216</v>
       </c>
       <c r="B153" t="s">
-        <v>217</v>
+        <v>97</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>57</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="G153">
-        <v>1.0</v>
+        <v>36.0</v>
       </c>
       <c r="H153">
         <v>0.5</v>
       </c>
       <c r="I153">
-        <v>1.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B154" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
         <v>19</v>
       </c>
       <c r="E154" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F154" t="s">
         <v>14</v>
       </c>
       <c r="G154">
         <v>2.0</v>
       </c>
       <c r="H154">
         <v>0.5</v>
       </c>
       <c r="I154">
         <v>2.0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
+        <v>218</v>
+      </c>
+      <c r="B155" t="s">
         <v>219</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D155" t="s">
         <v>19</v>
       </c>
       <c r="E155" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F155" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G155">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="H155">
         <v>0.5</v>
       </c>
       <c r="I155">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>220</v>
       </c>
       <c r="B156" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
         <v>19</v>
       </c>
       <c r="E156" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F156" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="G156">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H156">
         <v>0.5</v>
       </c>
       <c r="I156">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>221</v>
       </c>
       <c r="B157" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="C157" t="s">
         <v>18</v>
       </c>
       <c r="D157" t="s">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
-        <v>222</v>
+        <v>34</v>
       </c>
       <c r="G157">
-        <v>21.0</v>
+        <v>8.0</v>
       </c>
       <c r="H157">
         <v>0.5</v>
       </c>
       <c r="I157">
-        <v>21.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B158" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G158">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H158">
         <v>0.5</v>
       </c>
       <c r="I158">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
+        <v>223</v>
+      </c>
+      <c r="B159" t="s">
+        <v>23</v>
+      </c>
+      <c r="C159" t="s">
+        <v>18</v>
+      </c>
+      <c r="D159" t="s">
+        <v>19</v>
+      </c>
+      <c r="E159" t="s">
+        <v>20</v>
+      </c>
+      <c r="F159" t="s">
         <v>224</v>
       </c>
-      <c r="B159" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G159">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
       <c r="H159">
         <v>0.5</v>
       </c>
       <c r="I159">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>225</v>
       </c>
       <c r="B160" t="s">
-        <v>226</v>
+        <v>84</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F160" t="s">
         <v>14</v>
       </c>
       <c r="G160">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="H160">
         <v>0.5</v>
       </c>
       <c r="I160">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B161" t="s">
-        <v>228</v>
+        <v>25</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F161" t="s">
-        <v>14</v>
+        <v>224</v>
       </c>
       <c r="G161">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="H161">
         <v>0.5</v>
       </c>
       <c r="I161">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B162" t="s">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="C162" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
         <v>19</v>
       </c>
       <c r="E162" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="H162">
         <v>0.5</v>
       </c>
       <c r="I162">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
+        <v>229</v>
+      </c>
+      <c r="B163" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E163" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>14</v>
       </c>
       <c r="G163">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
       <c r="H163">
         <v>0.5</v>
       </c>
       <c r="I163">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>231</v>
       </c>
       <c r="B164" t="s">
-        <v>52</v>
+        <v>198</v>
       </c>
       <c r="C164" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D164" t="s">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164">
         <v>0.5</v>
       </c>
       <c r="I164">
         <v>1.0</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>232</v>
       </c>
       <c r="B165" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C165" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
         <v>19</v>
       </c>
       <c r="E165" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F165" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G165">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="H165">
         <v>0.5</v>
       </c>
       <c r="I165">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>233</v>
       </c>
       <c r="B166" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="C166" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D166" t="s">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166">
         <v>0.5</v>
       </c>
       <c r="I166">
         <v>1.0</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>234</v>
       </c>
       <c r="B167" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="C167" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D167" t="s">
         <v>19</v>
       </c>
       <c r="E167" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F167" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G167">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H167">
         <v>0.5</v>
       </c>
       <c r="I167">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>235</v>
       </c>
       <c r="B168" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D168" t="s">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>14</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168">
         <v>0.5</v>
       </c>
       <c r="I168">
         <v>1.0</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>236</v>
       </c>
       <c r="B169" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C169" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
         <v>19</v>
       </c>
       <c r="E169" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169">
-        <v>46.0</v>
+        <v>1.0</v>
       </c>
       <c r="H169">
         <v>0.5</v>
       </c>
       <c r="I169">
-        <v>46.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>237</v>
       </c>
       <c r="B170" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
       <c r="G170">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="H170">
         <v>0.5</v>
       </c>
       <c r="I170">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>238</v>
       </c>
       <c r="B171" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="C171" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D171" t="s">
         <v>19</v>
       </c>
       <c r="E171" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F171" t="s">
-        <v>239</v>
+        <v>14</v>
       </c>
       <c r="G171">
-        <v>1.0</v>
+        <v>46.0</v>
       </c>
       <c r="H171">
         <v>0.5</v>
       </c>
       <c r="I171">
-        <v>1.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B172" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="C172" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D172" t="s">
         <v>19</v>
       </c>
       <c r="E172" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F172" t="s">
         <v>14</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172">
         <v>0.5</v>
       </c>
       <c r="I172">
         <v>1.0</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
+        <v>240</v>
+      </c>
+      <c r="B173" t="s">
+        <v>52</v>
+      </c>
+      <c r="C173" t="s">
+        <v>53</v>
+      </c>
+      <c r="D173" t="s">
+        <v>19</v>
+      </c>
+      <c r="E173" t="s">
+        <v>20</v>
+      </c>
+      <c r="F173" t="s">
         <v>241</v>
       </c>
-      <c r="B173" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G173">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H173">
         <v>0.5</v>
       </c>
       <c r="I173">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">